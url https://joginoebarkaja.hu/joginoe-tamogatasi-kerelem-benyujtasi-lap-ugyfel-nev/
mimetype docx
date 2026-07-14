--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -5,6642 +5,7064 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6382CD30" w14:textId="77777777" w:rsidR="00233D0D" w:rsidRDefault="00233D0D" w:rsidP="006E2D88">
+    <w:p w14:paraId="6382CD30" w14:textId="77777777" w:rsidR="00233D0D" w:rsidRPr="007E2C8E" w:rsidRDefault="00233D0D" w:rsidP="006E2D88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007E2344" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="007E2344" w14:textId="46AE9C0A" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>PERKÖLTSÉG TÁMOGATÁSI KÉRELEM</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00DD4074">
+        <w:t>TÁMOGATÁSI KÉRELEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2750A2EC" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CC8901" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="7CB0D08C" w14:textId="4EB8A8F3" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Kérem, a JogiN</w:t>
       </w:r>
-      <w:r w:rsidR="00D7767C">
+      <w:r w:rsidR="00D7767C" w:rsidRPr="00525DA1">
         <w:t>oé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD4074">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">Bárkája Alapítvány segítségét a perek során keletkezett perköltség / egyéb költségek kifizetésében.  </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DD4074">
+      <w:r w:rsidR="00B9551F" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>A KÉK mezőket töltsd ki</w:t>
+      </w:r>
+      <w:r w:rsidR="00752274" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263D9302" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233D68DA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. A kérelmező adatai (a gyermek szülője)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EC44B9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="05EC44B9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="0C4DFE46" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="0C4DFE46" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5415124C" w14:textId="3DCD6B18" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5415124C" w14:textId="3DCD6B18" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Név*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="476BC414" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="476BC414" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="122B8CFC" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="122B8CFC" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27207017" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="27207017" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Születési név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2278DFB9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="2278DFB9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="6B12A14C" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="6B12A14C" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCC4BAE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="2BCC4BAE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Születési hely, idő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57802B86" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="57802B86" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="33715C78" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="33715C78" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C2D6D9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="44C2D6D9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Lakcím</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01B90E97" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="01B90E97" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="33D23A0C" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="33D23A0C" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF5487B" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="1EF5487B" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Levelezési cím (ha eltér)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42EA5BD8" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="42EA5BD8" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="5357E441" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="5357E441" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2309AA44" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="2309AA44" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Telefonszám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D5A641" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="44D5A641" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="7BFE53B1" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="7BFE53B1" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDC66E1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="6DDC66E1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B63BAB4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="3B63BAB4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="311AFE4E" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="311AFE4E" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66DDB85E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="66DDB85E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Személyazonosító okmány száma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F6CCC8" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="62F6CCC8" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="149A36DE" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="149A36DE" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="739AD485" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="739AD485" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>A gyermek neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15D7D886" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="15D7D886" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="6750E350" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="6750E350" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B37A03C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="7B37A03C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>A gyermek születési dátuma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200B29D7" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="200B29D7" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54588F92" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E">
-      <w:r>
+    <w:p w14:paraId="54588F92" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67EBE">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A szülő neve, aki az ügyvédi irodával és a hatóságokkal kapcsolatban állt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252D5579" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DD4074">
+    <w:p w14:paraId="252D5579" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="7DD15786" w14:textId="1630CF15" w:rsidR="00F1320F" w:rsidRPr="00525DA1" w:rsidRDefault="00F1320F" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Miért kéri az Alapítvány támogatását?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:br/>
+        <w:t>Kérjük, írja le pár mondatban a helyzetét! Miért van most szüksége az Alapítvány segítségére? (Például: a hatóság elutasította az oltás alóli mentesítési kérelmet, bírósági pert indítottak a családdal szemben, váratlan bírságot kaptak, vagy a jogi eljárás költségei túl nagy anyagi terhet jelentenek a családnak.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6F0B3F" w14:textId="54E715E9" w:rsidR="00F1320F" w:rsidRPr="00525DA1" w:rsidRDefault="00F1320F" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Ide a négyzetbe írd bele</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2C8E" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rcsostblzat"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9344"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w14:paraId="6E048819" w14:textId="77777777" w:rsidTr="007E2C8E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A6BE98" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="3A0B8E99" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="54917E44" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="3215A0F6" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="03D10750" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="2999ADBF" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="4EE4AA37" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="2EE600F5" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="78863BBE" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="5D3E76C9" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="3BBEF9AF" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="720F85E0" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="2336369D" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="526450EF" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="2801F97B" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="3A87C94A" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="2C29041F" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="145598C4" w14:textId="77777777" w:rsidR="008E2F54" w:rsidRPr="00525DA1" w:rsidRDefault="008E2F54" w:rsidP="0040259E"/>
+          <w:p w14:paraId="4B81849C" w14:textId="77777777" w:rsidR="008E2F54" w:rsidRPr="00525DA1" w:rsidRDefault="008E2F54" w:rsidP="0040259E"/>
+          <w:p w14:paraId="3E09A6BB" w14:textId="77777777" w:rsidR="008E2F54" w:rsidRPr="00525DA1" w:rsidRDefault="008E2F54" w:rsidP="0040259E"/>
+          <w:p w14:paraId="76CD5C60" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+          <w:p w14:paraId="4A7462F1" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5734BB87" w14:textId="3B960165" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0040259E" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Az eljárás adatai és a megállapított bírságok, költségek, díjak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0B0934" w14:textId="4223B687" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Amennyiben több eljárás is van külön ügyszámon, akkor külön táblázatba kell beírni</w:t>
       </w:r>
-      <w:r w:rsidR="008D3655">
+      <w:r w:rsidR="008D3655" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008D3655" w:rsidRPr="008D3655">
+      <w:r w:rsidR="008D3655" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Amennyiben szükséges</w:t>
       </w:r>
-      <w:r w:rsidR="0030029E" w:rsidRPr="008D3655">
+      <w:r w:rsidR="0030029E" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> úgy, hogy az alábbi 4 táblázatot másolással lehet sokszorosítani.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CDD97" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="4B6CDD97" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="71611396" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="71611396" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7DD18F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="2A7DD18F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37DD1D69" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="37DD1D69" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljáró bíróság megnevezése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38BE2368" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="38BE2368" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="3EF91FC8" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="3EF91FC8" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34395449" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="34395449" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1663327D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="1663327D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ügyszám</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ha már van)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7694A133" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="7694A133" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="11C5D6E7" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="11C5D6E7" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7645180A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="7645180A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B83669" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="53B83669" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás típusa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0C40DF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5D0C40DF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> polgári per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2185FA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="3A2185FA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> közigazgatási per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331D8EEE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="331D8EEE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> munkaügyi per</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10010267" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="10010267" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> egyéb </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="0F90C4B7" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="0F90C4B7" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DD21935" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="6DD21935" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301DF66C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="301DF66C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás rövid tárgya</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="088363EE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...20 lines deleted...]
-          <w:p w14:paraId="7768EE74" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="088363EE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="339D5B02" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36B92263" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7768EE74" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FD75B99" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="3FD75B99" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="771D3C5A" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="771D3C5A" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43E1E27C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="43E1E27C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBA8A16" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="4BBA8A16" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljáró bíróság megnevezése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E503C11" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4E503C11" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="537DD8E2" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="537DD8E2" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37A14347" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="37A14347" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409EDAED" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="409EDAED" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ügyszám</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ha már van)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="294191A9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="294191A9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="7C816FB5" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="7C816FB5" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DF643CD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="1DF643CD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B93BFF4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="0B93BFF4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás típusa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E37BB1F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="3E37BB1F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> polgári per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B127909" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="7B127909" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> közigazgatási per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EBA5A3D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="0EBA5A3D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> munkaügyi per</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E249554" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="1E249554" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> egyéb </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="6ED4274D" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="6ED4274D" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CA77BCD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="0CA77BCD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1045237E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="1045237E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás rövid tárgya</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="476F5F35" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...20 lines deleted...]
-          <w:p w14:paraId="4A16FC26" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="476F5F35" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A44435" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D95176" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A16FC26" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BF4AB95" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="5BF4AB95" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="546761A6" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E">
-[...4 lines deleted...]
-    <w:p w14:paraId="1D19F413" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="1D19F413" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="345478C7" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="345478C7" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07B53D6B" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="07B53D6B" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F01F468" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="4F01F468" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljáró bíróság megnevezése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="190A1F03" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="190A1F03" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="23E29CFC" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="23E29CFC" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27AA3719" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="27AA3719" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48107487" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="48107487" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ügyszám</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ha már van)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A532C98" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="3A532C98" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="5D6F03B6" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="5D6F03B6" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47AD3A40" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="47AD3A40" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA086C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5BA086C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás típusa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385EB4B1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="385EB4B1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> polgári per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2446B994" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="2446B994" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> közigazgatási per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484A1CFC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="484A1CFC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> munkaügyi per</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E46CE8E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5E46CE8E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> egyéb </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="07625C09" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="07625C09" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06EE4D10" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="06EE4D10" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0F2085" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="7F0F2085" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás rövid tárgya</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="025F99FD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...20 lines deleted...]
-          <w:p w14:paraId="359DF23A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="025F99FD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28A32234" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1563ED94" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="359DF23A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63718B40" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="63718B40" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="3C1C87C6" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="3C1C87C6" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15F8091E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="15F8091E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678288D5" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="678288D5" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljáró bíróság megnevezése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="15C8316B" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="15C8316B" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="5351949C" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="5351949C" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D918FB9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="2D918FB9" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4443690D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="4443690D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ügyszám</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ha már van)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6921DE14" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="6921DE14" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="5CEBCC8D" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="5CEBCC8D" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BBEFB5C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="7BBEFB5C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BDFEB1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="68BDFEB1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás típusa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE0B952" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5BE0B952" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> polgári per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573263A4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="573263A4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> közigazgatási per</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43257726" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="43257726" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> munkaügyi per</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F58CE37" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="0F58CE37" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> egyéb </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00E72D41" w14:paraId="237E93C7" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="237E93C7" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D131C61" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="5D131C61" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4134A94D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="4134A94D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Az eljárás rövid tárgya</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4FD6AD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...20 lines deleted...]
-          <w:p w14:paraId="5E349D2C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="1C4FD6AD" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DEB6D4F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BCD4DF6" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E349D2C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49F7F742" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E">
-[...26 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="49F7F742" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D51191F" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27741667" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3. Igényelt támogatás</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="41C7CD3E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidR="001B7CAA" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001B7CAA" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A támogatás kizárólag a jogszabályokban rögzített kötelező eljárási költségek, hatósági </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B7CAA" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>terhek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B7CAA" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és a kérelmező (szülő) rendkívüli szociális szükséghelyzetének enyhítésére szolgál (p. 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8C2CF5" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>A támogatás felhasználásának célja (Tegyen X jelet a megfelelő rubrikába):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA58E0B" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Bírósági / hatósági illeték (p. 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59470A12" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Független szakértői díj (p. 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155A38B9" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Végrehajtási költség (p. 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413EBF10" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Közigazgatási / hatósági bírság megfizetése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D58122" w14:textId="5564C4FC" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="0040259E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Rendkívüli jogvédelmi / szociális támogatás a szülő részére</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C7CD3E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="353"/>
         <w:gridCol w:w="1203"/>
-        <w:gridCol w:w="1024"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2401"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="1082"/>
+        <w:gridCol w:w="1022"/>
+        <w:gridCol w:w="1323"/>
+        <w:gridCol w:w="2184"/>
         <w:gridCol w:w="1190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="646B63B3" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="646B63B3" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29199FD6" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="29199FD6" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5715A630" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5715A630" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ügyszám</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74956A48" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...9 lines deleted...]
-              <w:t>(elég fenti táblázatok számát beírni, pl. 1 / 2)</w:t>
+          <w:p w14:paraId="74956A48" w14:textId="3CF3C2BA" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>(elég fenti táblázatok számát beírni, pl. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="005C59C7" w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005C59C7" w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>3,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005C59C7" w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stb.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6602" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="231B4D1C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="231B4D1C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">A támogatás felhasználásának célja </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6969F5E0" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="6969F5E0" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>(Tegyen X jelet a megfelelő rubrikába)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210A6FE3" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="210A6FE3" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">Igényelt támogatás összege </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28732551" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="28732551" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ft-ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="77703BD2" w14:textId="77777777" w:rsidTr="008C243F">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="77703BD2" w14:textId="77777777" w:rsidTr="008C243F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06DCAA9D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="06DCAA9D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A8A01AE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="5A8A01AE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6F5656" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="7B6F5656" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">Illeték </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7950112F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="7950112F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Szakér-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB0204E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="0FB0204E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>tői díj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72D3F6EC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="645BE7BF" w14:textId="77777777" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="007E2C8E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Végre-hajtási költség</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D3F6EC" w14:textId="16401E38" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B4AA7A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...9 lines deleted...]
-              <w:t>Végre-hajtási költség</w:t>
+          <w:p w14:paraId="48B4AA7A" w14:textId="616041B9" w:rsidR="007E2C8E" w:rsidRPr="00525DA1" w:rsidRDefault="007E2C8E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Jogvédelmi / szociális támogatás a szülő részére</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FCF624" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="55FCF624" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyéb. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Röviden írja le!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647BAB87" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="647BAB87" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="5C350563" w14:textId="77777777" w:rsidTr="008C243F">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="5C350563" w14:textId="77777777" w:rsidTr="008C243F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B3E911" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="27B3E911" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27EF29D4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="3C00FBBB" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="27EF29D4" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C00FBBB" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC60483" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="0CC60483" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A7C552" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="23A7C552" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7649A950" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="7649A950" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F149B1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="02F149B1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA4C6DE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="7DA4C6DE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356E1C00" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="356E1C00" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="53E4CBF5" w14:textId="77777777" w:rsidTr="008C243F">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="53E4CBF5" w14:textId="77777777" w:rsidTr="008C243F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="791C9B8D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="791C9B8D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA59258" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="59886256" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4CA59258" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59886256" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60316FA8" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="60316FA8" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="639567E1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="639567E1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BF197F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="75BF197F" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F421985" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="3F421985" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65D9CADF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="65D9CADF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F48B8C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="6F48B8C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="108DA685" w14:textId="77777777" w:rsidTr="008C243F">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="108DA685" w14:textId="77777777" w:rsidTr="008C243F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B715BFC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="0B715BFC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="054D577D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="16E28E31" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="054D577D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16E28E31" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C75B7C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="0C75B7C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B174BAB" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="1B174BAB" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67BEAFD1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="67BEAFD1" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196BD6D2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="196BD6D2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="591CED5C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="591CED5C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45CACFAB" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="45CACFAB" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="318271AC" w14:textId="77777777" w:rsidTr="008C243F">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="318271AC" w14:textId="77777777" w:rsidTr="008C243F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2539F62A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="2539F62A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616FCDBA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="3BA5656D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="616FCDBA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BA5656D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5330DAF7" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="5330DAF7" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144D23CE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="144D23CE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6342CA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="6E6342CA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71063EFC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="71063EFC" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17AB3047" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="17AB3047" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D67C878" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="1D67C878" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C243F" w:rsidRPr="00DD4074" w14:paraId="7E3FC8A0" w14:textId="77777777" w:rsidTr="008C243F">
+      <w:tr w:rsidR="008C243F" w:rsidRPr="00525DA1" w14:paraId="7E3FC8A0" w14:textId="77777777" w:rsidTr="008C243F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4774B34E" w14:textId="70009AC2" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="4774B34E" w14:textId="70009AC2" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D15FDAF" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="630F870F" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="7D15FDAF" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="630F870F" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65BD2E7A" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="65BD2E7A" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25ACEAF8" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="25ACEAF8" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BEEE1A" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="75BEEE1A" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C15C9F" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="38C15C9F" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0B1F4B" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="6D0B1F4B" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBC70C9" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="5EBC70C9" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="49104A63" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="49104A63" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="744F914C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="744F914C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7805" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="66222746" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="66222746" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Igényelt támogatás összege összesen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B860B32" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00E72D41" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+          <w:p w14:paraId="2B860B32" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506836EF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00E72D41" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+          <w:p w14:paraId="506836EF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11029075" w14:textId="29F78BFF" w:rsidR="0040259E" w:rsidRDefault="008D3655" w:rsidP="0040259E">
+    <w:p w14:paraId="11029075" w14:textId="29F78BFF" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="008D3655" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D3655">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Amennyiben szükséges, akkor a táblázatba további sorok is beszúrhatók</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>Amennyiben szükséges, akkor a táblázatba további sorok is beszúrhatók.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F62BCF3" w14:textId="77777777" w:rsidR="008D3655" w:rsidRPr="00525DA1" w:rsidRDefault="008D3655" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB0F0A7" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F601F3" w14:textId="0568A413" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>4. A kifizetés menete és a Kedvezményezett adatai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00873D40" w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Az Alapítvány a támogatási döntések végrehajtása során a kifizetéseket az alábbi három módon teljesítheti a Támogatott választása és a benyújtott igazolások alapján</w:t>
+      </w:r>
+      <w:r w:rsidR="00871D15" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B5986C" w14:textId="242245B3" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Közvetlen hatósági utalás</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>: Illetékek, bírósági költségek és bírságok esetén az utalás közvetlenül a Magyar Államkincstár vagy az eljáró bíróság/hatóság hivatalos számlájára történik</w:t>
+      </w:r>
+      <w:r w:rsidR="00871D15" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F62BCF3" w14:textId="77777777" w:rsidR="008D3655" w:rsidRDefault="008D3655" w:rsidP="0040259E">
-[...60 lines deleted...]
-    <w:p w14:paraId="0588153D" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="4A20544F" w14:textId="7557CDFD" w:rsidR="00873D40" w:rsidRPr="00873D40" w:rsidRDefault="00873D40" w:rsidP="00873D40">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="50A38466" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Közvetlen szolgáltatói utalás (Ügyvédi munkadíj)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>: Amennyiben a támogatás célja a szülő eljárással kapcsolatos jogi képviseleti költségeinek fedezése, az Alapítvány – a Támogatott kérésére, a Támogatott nevére kiállított hivatalos ügyvédi számla/díjbekérő alapján – a szolgáltatási díjat közvetlenül az eljáró jogi képviselő (ügyvéd/ügyvédi iroda) bankszámlájára is utalhatja. Ez a kifizetés jogilag a Támogatott szülő tartozásának közvetlen kiegyenlítését jelenti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243CAB96" w14:textId="395E5716" w:rsidR="0040259E" w:rsidRPr="00873D40" w:rsidRDefault="00873D40" w:rsidP="00873D40">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Közvetlen lakossági utalás (Szülői támogatás)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Amennyiben a Támogatott a költségeket már előre megfizette, vagy a támogatás egyéb indokolt eljárási </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>terhek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fedezésére szolgál, úgy az Alapítvány a támogatás összegét közvetlenül a Kérelmező (szülő) saját lakossági bankszámlájára utalja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7B45E7" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BF42BC" w14:textId="77777777" w:rsidR="00871D15" w:rsidRPr="00525DA1" w:rsidRDefault="00871D15" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFB624B" w14:textId="77777777" w:rsidR="00871D15" w:rsidRPr="00525DA1" w:rsidRDefault="00871D15" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB34C93" w14:textId="0270084F" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A kifizetés Kedvezményezettje és összege:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8D8317" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="1F8D8317" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A határozatban, végzésben, más szerződésben szereplő kedvezményezett vagy ha több is van, akkor a kedvezményezettek adatai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EABB1C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="12EABB1C" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9344" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="974"/>
         <w:gridCol w:w="2018"/>
         <w:gridCol w:w="1641"/>
         <w:gridCol w:w="2168"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="1503"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="1013"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0030029E" w:rsidRPr="0025448D" w14:paraId="698C500A" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="698C500A" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4593FB2D" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4593FB2D" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562D5710" w14:textId="38559077" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...9 lines deleted...]
-              <w:t>Kedvezményezett neve (akinek az utalás megy, pl. hivatalok államkincstár, ügyvéd)</w:t>
+          <w:p w14:paraId="562D5710" w14:textId="471D9D89" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Kedvezményezett neve (akinek az utalás megy, pl. hivatalok államkincstár</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2C8E" w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00873D40" w:rsidRPr="00873D40">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>eljáró ügyvéd</w:t>
+            </w:r>
+            <w:r w:rsidR="00873D40">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54ADF" w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2C8E" w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>érelmező</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2471E2D2" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="2471E2D2" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Pénzintézet neve</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40175C3E" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="40175C3E" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>(bank vagy államkincstári számlaszám)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3A9B13" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5B3A9B13" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Bankszámlaszám</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="725C1EF6" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="725C1EF6" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>formátum:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00E72D41">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00000000-00000000-00000000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="531CB542" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="531CB542" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Közlemény / ügyfél neve / szülő neve határozat száma / számla száma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F62826A" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="0F62826A" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Összeg Ft-ban</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5131E364" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="5131E364" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01ED46BA" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Ft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BF076B" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="06BF076B" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>(csak az összeget írd ide)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030029E" w14:paraId="2CEE34A2" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="2CEE34A2" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEB11FC" w14:textId="367DD42C" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FEB11FC" w14:textId="367DD42C" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54DD9488" w14:textId="5917C4F0" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="23B39909" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="54DD9488" w14:textId="5917C4F0" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F711D39" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23B39909" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C02A1BF" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="3C02A1BF" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C03EE0F" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4C03EE0F" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD08ED7" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4DD08ED7" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55049C54" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="55049C54" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030029E" w14:paraId="6ADD35A6" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="6ADD35A6" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E03988" w14:textId="2DFE9513" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="30E03988" w14:textId="2DFE9513" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08674E3A" w14:textId="781DF8D7" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="0117C6E5" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="08674E3A" w14:textId="781DF8D7" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F54BAF0" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0117C6E5" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0835F5BE" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="0835F5BE" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1921367F" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="1921367F" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A345528" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="2A345528" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B3A567" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="34B3A567" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030029E" w14:paraId="0BA7EF2E" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="0BA7EF2E" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53940F02" w14:textId="00C54AD8" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="53940F02" w14:textId="00C54AD8" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F82723F" w14:textId="250BDFC3" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="4965F6D4" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="2F82723F" w14:textId="250BDFC3" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F6FDB98" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4965F6D4" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67BB03E5" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="67BB03E5" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C916314" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="0C916314" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4092A58C" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4092A58C" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E5B6F0" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="54E5B6F0" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030029E" w14:paraId="7A3B903C" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="7A3B903C" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0572383A" w14:textId="25516910" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0572383A" w14:textId="25516910" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6996E377" w14:textId="7210B164" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="448F70F5" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="6996E377" w14:textId="7210B164" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56CD9F20" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="448F70F5" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DED3827" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4DED3827" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="208FFF25" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="208FFF25" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3BF326" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="4F3BF326" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49EBE84C" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="49EBE84C" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030029E" w14:paraId="39C02554" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="39C02554" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC823E9" w14:textId="6C1D9A17" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FC823E9" w14:textId="6C1D9A17" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31DE9CEE" w14:textId="09E3B5F5" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
-[...6 lines deleted...]
-          <w:p w14:paraId="5A194BD3" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="31DE9CEE" w14:textId="09E3B5F5" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="255634DA" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A194BD3" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177ECB93" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="177ECB93" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76548BC8" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="76548BC8" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24837F81" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="24837F81" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63BF377A" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00E72D41" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
+          <w:p w14:paraId="63BF377A" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="00390B5C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B64D179" w14:textId="5432C315" w:rsidR="0040259E" w:rsidRPr="008D3655" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+    <w:p w14:paraId="1B64D179" w14:textId="5432C315" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D3655">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Amennyiben szükséges, akkor a táblázatba további sorok is beszúrhatók.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B881FB" w14:textId="6A85A54D" w:rsidR="0030029E" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+    <w:p w14:paraId="03B881FB" w14:textId="6A85A54D" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0030029E" w:rsidRPr="0030029E" w14:paraId="7EA01AC5" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="0030029E" w:rsidRPr="00525DA1" w14:paraId="7EA01AC5" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6904D586" w14:textId="68D47E84" w:rsidR="0030029E" w:rsidRPr="0030029E" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+          <w:p w14:paraId="7D00D498" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="0040259E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030029E">
+          </w:p>
+          <w:p w14:paraId="3401C94B" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t>Az igényelt támogatás összesen:</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="4D34D36F" w14:textId="2422DF12" w:rsidR="0030029E" w:rsidRPr="0030029E" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+              <w:t>Az igényelt támogatás összesen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6904D586" w14:textId="77366655" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="0040259E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030029E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798061CC" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23797001" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="0040259E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D34D36F" w14:textId="4394186A" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
               <w:t>Ft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2725AB2D" w14:textId="77777777" w:rsidR="0030029E" w:rsidRDefault="0030029E" w:rsidP="0040259E">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00DD4074">
+    <w:p w14:paraId="2725AB2D" w14:textId="77777777" w:rsidR="0030029E" w:rsidRPr="00525DA1" w:rsidRDefault="0030029E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C4CD27" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Nyilatkozatok</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FEFB80" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD4074">
+    <w:p w14:paraId="69FEFB80" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76034F63" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Alulírott kérelmező kijelentem, hogy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78098CC3" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="78098CC3" w14:textId="7B7FA1BA" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="00871D15" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
-[...3 lines deleted...]
-    <w:p w14:paraId="216A022A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0040259E" w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> megadott adatok a valóságnak megfelelnek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBB89FD" w14:textId="77777777" w:rsidR="00B54ADF" w:rsidRPr="00525DA1" w:rsidRDefault="00B54ADF" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
-[...3 lines deleted...]
-    <w:p w14:paraId="7AE1B954" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>a támogatási kérelem beadásának időpontjában az eljárással kapcsolatban igazolt költségem vagy folyamatban lévő jogi képviseleti ellátásom van, amely a támogatási igényt megalapozza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216A022A" w14:textId="2C434505" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
-[...3 lines deleted...]
-    <w:p w14:paraId="408FD4EF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>tudomásul veszem, hogy valótlan adatközlés esetén a támogatást vissza kell fizetnem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE1B954" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
-[...28 lines deleted...]
-        <w:pStyle w:val="Listaszerbekezds"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>tudomásul veszem, hogy szándékosan elhallgatott tény / információ napvilágra kerülésekor, melyek a támogatáshoz való hozzájutás tisztességes és etikus mivoltát megkérdőjelezik, a támogatást vissza kell fizetnem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408FD4EF" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="54EA1604" w14:textId="77777777" w:rsidR="00D7767C" w:rsidRDefault="00D7767C" w:rsidP="0040259E">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>tudomásul veszem, hogy ha rendkívüli jogorvoslattal nyertes a per, akkor a támogatást (perköltség, egyéb költség), vissza kell fizetnem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E8B3C2" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="4244F8A3" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Hozzájárulok személyes adataim kezeléséhez az alapítvány támogatási eljárásának lefolytatása céljából.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0352EA" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="6A899E18" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7990C2B5" w14:textId="04CA9382" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. Kérelem beadásának módja</w:t>
+      </w:r>
+      <w:r w:rsidR="00871D15" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EA1604" w14:textId="0A9A73EC" w:rsidR="00D7767C" w:rsidRPr="00525DA1" w:rsidRDefault="00871D15" w:rsidP="00871D15">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="0040259E" w:rsidRPr="00525DA1">
+        <w:t>itöltött WORD formátumban</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>, emailen elküldve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598B7416" w14:textId="77777777" w:rsidR="00D7767C" w:rsidRPr="00525DA1" w:rsidRDefault="00D7767C" w:rsidP="0040259E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="598B7416" w14:textId="77777777" w:rsidR="00D7767C" w:rsidRPr="00DD4074" w:rsidRDefault="00D7767C" w:rsidP="0040259E">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DD4074">
+    <w:p w14:paraId="577E6FD8" w14:textId="77777777" w:rsidR="00546A5B" w:rsidRPr="00525DA1" w:rsidRDefault="00546A5B" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305D502A" w14:textId="7EBA98A2" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7. Csatolandó mellékletek:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D9278A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="06D9278A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>e-mailen a kérelem mellé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241A8885" w14:textId="52DD076C" w:rsidR="00D7767C" w:rsidRPr="00DD4074" w:rsidRDefault="00D7767C" w:rsidP="0040259E">
+    <w:p w14:paraId="67351AFD" w14:textId="77777777" w:rsidR="00B54ADF" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="53CE8929" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>bírósági irat / idézés / végzés másolata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448D1863" w14:textId="6D9423FA" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="00B54ADF" w:rsidP="0040259E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD4074">
-[...19 lines deleted...]
-    <w:p w14:paraId="448D1863" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">Költségigazolás a felmerülő eljárási </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>terhekről</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> (pl. illetékfeljegyzés, bírsághatározat, vagy a szülő nevére kiállított jogi tanácsadási számla)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2E67BA" w14:textId="77777777" w:rsidR="00B54ADF" w:rsidRPr="00525DA1" w:rsidRDefault="00B54ADF" w:rsidP="0040259E"/>
+    <w:p w14:paraId="037B4EF6" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="009C492F" w:rsidP="0040259E"/>
+    <w:p w14:paraId="020AB174" w14:textId="77777777" w:rsidR="00B54ADF" w:rsidRPr="00525DA1" w:rsidRDefault="00B54ADF" w:rsidP="0040259E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="5382" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="6C91DC51" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="6C91DC51" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73ED7151" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="00390B5C"/>
+          <w:p w14:paraId="73ED7151" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77212B15" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-            <w:r w:rsidRPr="00DD4074">
+          <w:p w14:paraId="77212B15" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Helység</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7EABCE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-            <w:r w:rsidRPr="00E72D41">
+          <w:p w14:paraId="4E7EABCE" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Év, hónap, nap:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040259E" w:rsidRPr="00DD4074" w14:paraId="104026D1" w14:textId="77777777" w:rsidTr="00390B5C">
+      <w:tr w:rsidR="0040259E" w:rsidRPr="00525DA1" w14:paraId="104026D1" w14:textId="77777777" w:rsidTr="00390B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32BE1181" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
-            <w:r w:rsidRPr="00DD4074">
+          <w:p w14:paraId="32BE1181" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Kelt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B241ED" w14:textId="1816EE0D" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
-            <w:r>
+          <w:p w14:paraId="40B241ED" w14:textId="1816EE0D" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00390B5C">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Magyarszombatfa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1198068E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00DD4074" w:rsidRDefault="0040259E" w:rsidP="00390B5C"/>
+          <w:p w14:paraId="1198068E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="00390B5C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="081DE05E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="798F4256" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="081DE05E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="78B94ABB" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E"/>
+    <w:p w14:paraId="798F4256" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07F0E3D1" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="07F0E3D1" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F608518" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="3F608518" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DEBE16" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="74DEBE16" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="202F4010" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="202F4010" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB97935" w14:textId="1E9DE4FF" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="4FB97935" w14:textId="1E9DE4FF" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3515B882" w14:textId="2A66DE68" w:rsidR="008C243F" w:rsidRPr="00F317EE" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="3515B882" w14:textId="2A66DE68" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F317EE">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Aláírás</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F317EE">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F317EE">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196BC677" w14:textId="17BC7D0A" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="008C243F">
+    <w:p w14:paraId="196BC677" w14:textId="17BC7D0A" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="008C243F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="00F317EE">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Kérelmező</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC04C48" w14:textId="435CA04B" w:rsidR="008C243F" w:rsidRPr="005D39A3" w:rsidRDefault="008C243F" w:rsidP="0040259E">
+    <w:p w14:paraId="6BC04C48" w14:textId="435CA04B" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>(A pozitív elbírásált követően a végén</w:t>
       </w:r>
-      <w:r w:rsidR="008270A4">
+      <w:r w:rsidR="008270A4" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>, a kurátori aláírással ellátott</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> PDF-ben kerül aláírásra.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3545287E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="392F4869" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="005D39A3" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="3545287E" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E"/>
+    <w:p w14:paraId="6CE88761" w14:textId="77777777" w:rsidR="00E72D41" w:rsidRPr="00525DA1" w:rsidRDefault="00E72D41" w:rsidP="0040259E"/>
+    <w:p w14:paraId="06515BBD" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E"/>
+    <w:p w14:paraId="392F4869" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Megjegyzés:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7836A1BC" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="005D39A3" w:rsidRDefault="008C243F" w:rsidP="0040259E">
+    <w:p w14:paraId="7836A1BC" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35990526" w14:textId="426F2B21" w:rsidR="0040259E" w:rsidRPr="005D39A3" w:rsidRDefault="0040259E" w:rsidP="0040259E">
+    <w:p w14:paraId="35990526" w14:textId="426F2B21" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E" w:rsidP="0040259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Amennyiben a WORD fájl kitöltése során a szerkesztésből adódóan a táblázatok, oldalak elcsúsznak, az nem számít. Az adatok legyenek benne helyesek.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD4CB0A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRDefault="0040259E">
+    <w:p w14:paraId="6AD4CB0A" w14:textId="77777777" w:rsidR="0040259E" w:rsidRPr="00525DA1" w:rsidRDefault="0040259E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0DDDF2" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F" w:rsidP="006E2D88">
+    <w:p w14:paraId="7F0DDDF2" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="006E2D88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A7703D4" w14:textId="7B5ECDE6" w:rsidR="006E2D88" w:rsidRPr="000858D5" w:rsidRDefault="006E2D88" w:rsidP="006E2D88">
+    <w:p w14:paraId="4A7703D4" w14:textId="7B5ECDE6" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="006E2D88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858D5">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>KURATÓRIUMI HATÁROZAT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54591A0D" w14:textId="77777777" w:rsidR="0069489D" w:rsidRDefault="0069489D" w:rsidP="007C5D40">
+    <w:p w14:paraId="54591A0D" w14:textId="77777777" w:rsidR="0069489D" w:rsidRPr="00525DA1" w:rsidRDefault="0069489D" w:rsidP="007C5D40">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="053DFC87" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00765D70" w:rsidRDefault="00E77E23" w:rsidP="007C5D40">
+    <w:p w14:paraId="053DFC87" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="007C5D40">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A0E6D87" w14:textId="77777777" w:rsidR="00E10261" w:rsidRPr="0062460B" w:rsidRDefault="00E10261" w:rsidP="007C5D40">
+    <w:p w14:paraId="0A0E6D87" w14:textId="77777777" w:rsidR="00E10261" w:rsidRPr="00525DA1" w:rsidRDefault="00E10261" w:rsidP="007C5D40">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EF238AE" w14:textId="06FB8E71" w:rsidR="006E2D88" w:rsidRDefault="006E2D88" w:rsidP="006E2D88">
-[...6 lines deleted...]
-      <w:r w:rsidR="001701E7">
+    <w:p w14:paraId="1EF238AE" w14:textId="06FB8E71" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="006E2D88">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="001701E7" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">JogiNoéBárkája Alapítvány </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:t>kurátor</w:t>
       </w:r>
-      <w:r w:rsidR="001701E7">
+      <w:r w:rsidR="001701E7" w:rsidRPr="00525DA1">
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> megállapítja, hogy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0534B46F" w14:textId="77777777" w:rsidR="0065349B" w:rsidRPr="00525DA1" w:rsidRDefault="0065349B" w:rsidP="006E2D88"/>
+    <w:p w14:paraId="563BF8C1" w14:textId="6C296E80" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="0065349B" w:rsidP="006E2D88">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0065349B">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kérelmező</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00A034FB">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> (adatait lásd a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2C8E" w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">z 1. oldalon) </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2D88" w:rsidRPr="00525DA1">
         <w:t>perköltség-támogatás iránti kérelmet nyújtott be.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229BDFD8" w14:textId="77777777" w:rsidR="006E2D88" w:rsidRDefault="006E2D88" w:rsidP="007C5D40">
-[...31 lines deleted...]
-    <w:p w14:paraId="10C9178E" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="008C243F" w:rsidRDefault="00E77E23" w:rsidP="006E2D88">
+    <w:p w14:paraId="229BDFD8" w14:textId="77777777" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="007C5D40">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0CFB3D" w14:textId="722E640D" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="007C5D40">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>A kurátor a benyújtott dokumentumokat megvizsgálta, és megállapította, hogy a kérelem megfelel az alapítvány céljainak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B7658D" w14:textId="77777777" w:rsidR="00925F2E" w:rsidRPr="00525DA1" w:rsidRDefault="00925F2E" w:rsidP="007C5D40"/>
+    <w:p w14:paraId="10C9178E" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006E2D88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F8B82D" w14:textId="61D057E7" w:rsidR="006E2D88" w:rsidRPr="000858D5" w:rsidRDefault="006E2D88" w:rsidP="006E2D88">
+    <w:p w14:paraId="72F8B82D" w14:textId="61D057E7" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="006E2D88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858D5">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Határozat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5346CF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="006E2D88"/>
-[...207 lines deleted...]
-    <w:p w14:paraId="5F337E58" w14:textId="77777777" w:rsidR="006E2D88" w:rsidRDefault="006E2D88" w:rsidP="00A034FB">
+    <w:p w14:paraId="3C5346CF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006E2D88"/>
+    <w:p w14:paraId="5157D4EE" w14:textId="77777777" w:rsidR="001D7A3B" w:rsidRPr="00525DA1" w:rsidRDefault="001D7A3B" w:rsidP="007C5D40">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56540586" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>A kurátor úgy határoz, hogy a Kérelmező részére vissza nem térítendő, célhoz kötött támogatást nyújt az Alapító Okiratban rögzített alapjogi és családvédelmi célokkal összhangban (p. 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7064C0B7" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>A támogatás összege a határozatban rögzített célok szerint:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644220EB" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hatósági / bírósági </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>terhek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esetén: közvetlenül a hatóság számlájára utalandó (pp. 3, 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F5BBB3" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="001B7CAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Rendkívüli jogvédelmi / szociális segítség esetén: közvetlenül a Kérelmező (szülő) számlájára utalandó (pp. 3, 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26177A0F" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="00A034FB"/>
+    <w:p w14:paraId="6FD6898C" w14:textId="77777777" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="00A034FB"/>
+    <w:p w14:paraId="2115195B" w14:textId="02A24401" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="00A034FB">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>A kurátor, mint az alapítvány képviselője a támogatási szerződést aláírja és intézkedik a kifizetés teljesítéséről.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36296D35" w14:textId="77777777" w:rsidR="008C243F" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="00A034FB"/>
+    <w:p w14:paraId="5F337E58" w14:textId="77777777" w:rsidR="006E2D88" w:rsidRPr="00525DA1" w:rsidRDefault="006E2D88" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="36C591E7" w14:textId="77777777" w:rsidTr="0030771A">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="36C591E7" w14:textId="77777777" w:rsidTr="0030771A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0435B977" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="006662B8"/>
+          <w:p w14:paraId="0435B977" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C18B0BF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-            <w:r w:rsidRPr="0025448D">
+          <w:p w14:paraId="1C18B0BF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Helység</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4150CC" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0030771A" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="7A4150CC" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030771A">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Év, hónap, nap:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="2263C434" w14:textId="77777777" w:rsidTr="0030771A">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="2263C434" w14:textId="77777777" w:rsidTr="0030771A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547B250E" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-            <w:r w:rsidRPr="0025448D">
+          <w:p w14:paraId="547B250E" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Kelt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134977A2" w14:textId="189BC5E2" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="008C243F" w:rsidP="006662B8">
-            <w:r>
+          <w:p w14:paraId="134977A2" w14:textId="189BC5E2" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="006662B8">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Magyarszombatfa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047F4AC3" w14:textId="19DD2128" w:rsidR="00E77E23" w:rsidRPr="0030771A" w:rsidRDefault="0030771A" w:rsidP="006662B8">
+          <w:p w14:paraId="047F4AC3" w14:textId="19DD2128" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="0030771A" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030771A">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Dátum megegyezik a támogatási szerződés dátumával</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Dátum megegyezik a támogatási szerződés dátumával.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="788D570D" w14:textId="5072F537" w:rsidR="0069489D" w:rsidRDefault="0069489D" w:rsidP="00A034FB">
+    <w:p w14:paraId="788D570D" w14:textId="5072F537" w:rsidR="0069489D" w:rsidRPr="00525DA1" w:rsidRDefault="0069489D" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7522BF91" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
+    <w:p w14:paraId="7522BF91" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33281348" w14:textId="77777777" w:rsidR="00091F79" w:rsidRDefault="00091F79" w:rsidP="00A034FB">
+    <w:p w14:paraId="33281348" w14:textId="77777777" w:rsidR="00091F79" w:rsidRPr="00525DA1" w:rsidRDefault="00091F79" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4294A8C5" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
+    <w:p w14:paraId="4294A8C5" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C21C35" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
+    <w:p w14:paraId="66C21C35" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69AE9B8F" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
+    <w:p w14:paraId="69AE9B8F" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="196C9E7B" w14:textId="1F317B71" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
+    <w:p w14:paraId="196C9E7B" w14:textId="1F317B71" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00A034FB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636A9F71" w14:textId="2443BDD1" w:rsidR="00091F79" w:rsidRDefault="00091F79" w:rsidP="00E77E23">
-      <w:r>
+    <w:p w14:paraId="636A9F71" w14:textId="2443BDD1" w:rsidR="00091F79" w:rsidRPr="00525DA1" w:rsidRDefault="00091F79" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Aláírás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71245336" w14:textId="2378914B" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r>
+    <w:p w14:paraId="71245336" w14:textId="2378914B" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Kertész Nikoletta Zita</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19992CFD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00A034FB" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...17 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="19992CFD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Kurátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0435FE3E" w14:textId="3F7DB494" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>JogiNoéBárkája Alapítvány</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DA0847" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
+    <w:p w14:paraId="00DA0847" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19294511" w14:textId="22B124B5" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="19294511" w14:textId="22B124B5" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>TÁMOGATÁSI SZERZŐDÉS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4B657B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="5F4B657B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A810463" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="6A810463" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72922899" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="72922899" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>amely létrejött egyrészről</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2C5F3B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="6C2C5F3B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D4E38C4" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="7D4E38C4" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>JogiNoéBárkája Alapítvány</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Székhelye:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> 9946 Magyarszombatfa, Fő út 28.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyilvántartási szám:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> 18-01-0000447</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE4AB6B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="3CE4AB6B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>képviseli: Kertész Nikoletta Zita, mint Kurátor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B90F739" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="2B90F739" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00F057A2" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585714C9" w14:textId="1FC53D29" w:rsidR="00E935B3" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>(a továbbiakban: Alapítvány)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3A5A15" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="1F3A5A15" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00F057A2" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="65EA057C" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="65EA057C" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9E97D8" w14:textId="6594085E" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="1C9E97D8" w14:textId="6594085E" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Név</w:t>
             </w:r>
-            <w:r w:rsidR="00F67EBE" w:rsidRPr="00E935B3">
+            <w:r w:rsidR="00F67EBE" w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B340680" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="0B340680" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="458CFF18" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="458CFF18" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE14D99" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="5DE14D99" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Születési név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276AC179" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="276AC179" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="0232A20A" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="0232A20A" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D232824" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="4D232824" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Születési hely, idő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C7C08C" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="58C7C08C" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="23EED632" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="23EED632" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7F11AD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="6B7F11AD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Lakcím</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04D614F6" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="04D614F6" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="6985C777" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="6985C777" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9BF1D1" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="1C9BF1D1" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Levelezési cím (ha eltér)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25989480" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="25989480" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="16C2D41F" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="16C2D41F" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C421FAF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="4C421FAF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Telefonszám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC6554B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="1FC6554B" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="6CD8E2B3" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="6CD8E2B3" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5073BD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="4B5073BD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="687508A0" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="687508A0" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="72F7B81F" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="72F7B81F" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="577DE18A" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="577DE18A" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Személyazonosító okmány száma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1342565C" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="1342565C" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="7894DA75" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="7894DA75" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="245F8003" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="245F8003" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E935B3">
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>A gyermek neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBECB94" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="7EBECB94" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="4C011A3B" w14:textId="77777777" w:rsidTr="006662B8">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="4C011A3B" w14:textId="77777777" w:rsidTr="006662B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018DB7B7" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E935B3">
+          <w:p w14:paraId="018DB7B7" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>A gyermek születési dátuma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CD88AD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00E935B3" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="34CD88AD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6158366A" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="6158366A" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5EF3A5" w14:textId="1F8DCB8E" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
-      <w:r>
+    <w:p w14:paraId="7E5EF3A5" w14:textId="0D9669E7" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67EBE">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A szülő neve, aki az ügyvédi irodával és a hatóságokkal kapcsolatban állt.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="32C7F4B6" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
+      <w:r w:rsidR="00006FDA" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C7F4B6" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102C7519" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="102C7519" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">(továbbiakban, mint </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Támogatott</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>) között az alábbi feltételekkel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14950BD6" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="14950BD6" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34F3DCB8" w14:textId="0EE10F28" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="34F3DCB8" w14:textId="0EE10F28" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. A támogatás célja és összege</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A675FBB" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="0A675FBB" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Az Alapítvány a Kuratóriumi határozat szerint a Támogatott részére</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD03717" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="3AD03717" w14:textId="319A0530" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+    </w:p>
+    <w:p w14:paraId="03D4B204" w14:textId="77777777" w:rsidR="00925F2E" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00925F2E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vissza nem térítendő, célhoz kötött támogatást</w:t>
+      </w:r>
+      <w:r w:rsidR="00925F2E" w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="03D4B204" w14:textId="77777777" w:rsidR="00925F2E" w:rsidRPr="00925F2E" w:rsidRDefault="00E77E23" w:rsidP="00925F2E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nyújt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D13340" w14:textId="16819242" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00925F2E">
       <w:pPr>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">az alábbiakban megnevezett bíróság előtt folyamatban lévő megadott határozat számú peres eljárás költségeinek a </w:t>
+      </w:r>
+      <w:r w:rsidR="00925F2E" w:rsidRPr="00525DA1">
+        <w:t>részben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> / egészben történő fedezésére, melyet a támogatási szerződésben rögzített Kedvezményezett bankszámlájára utal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DD692C" w14:textId="77777777" w:rsidR="00E935B3" w:rsidRPr="00525DA1" w:rsidRDefault="00E935B3" w:rsidP="00E77E23"/>
+    <w:p w14:paraId="2DF178DC" w14:textId="23B64A11" w:rsidR="00E935B3" w:rsidRPr="00525DA1" w:rsidRDefault="00E935B3" w:rsidP="00E935B3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00925F2E">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>vissza nem térítendő, célhoz kötött támogatást</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>A támogatás összege</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7CF81F" w14:textId="0989F9A2" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="00B54ADF" w:rsidP="009C492F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a nyomtatvány 3. pontjában (Igényelt támogatás) feltüntetett összegek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E14C2D0" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="00E935B3" w:rsidP="009C492F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>közül az az</w:t>
+      </w:r>
+      <w:r w:rsidR="00925F2E" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00925F2E">
-[...8 lines deleted...]
-    <w:p w14:paraId="77D13340" w14:textId="16819242" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00925F2E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>összeg</w:t>
+      </w:r>
+      <w:r w:rsidR="00925F2E" w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> részösszeg, amely a banki teljesítéskor utalásra kerül a megjelölt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Kedvezményezet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00006FDA" w:rsidRPr="00525DA1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>tek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00006FDA" w:rsidRPr="00525DA1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> számára. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDDBFA8" w14:textId="051A53FD" w:rsidR="00E935B3" w:rsidRPr="00525DA1" w:rsidRDefault="00925F2E" w:rsidP="009C492F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
-[...42 lines deleted...]
-      <w:r w:rsidR="00925F2E">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">Az </w:t>
+      </w:r>
+      <w:r w:rsidR="005D39A3" w:rsidRPr="00525DA1">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>lapítvány törekszik a kért teljes támogatás kifizetésére, amennyiben a befolyt támogatások alap</w:t>
+      </w:r>
+      <w:r w:rsidR="00006FDA" w:rsidRPr="00525DA1">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>án módjában áll. A támogatás összegéről az</w:t>
+      </w:r>
+      <w:r w:rsidR="00E935B3" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00925F2E">
-[...11 lines deleted...]
-      <w:r w:rsidR="00925F2E">
+      <w:r w:rsidR="00E935B3" w:rsidRPr="00525DA1">
+        <w:t>lapítvány a Támogatott-ta</w:t>
+      </w:r>
+      <w:r w:rsidR="00006FDA" w:rsidRPr="00525DA1">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E935B3" w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> az utalást követően e-mail útján </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:t>tájékoztatja</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E935B3" w:rsidRPr="00525DA1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3702F281" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...39 lines deleted...]
-    <w:p w14:paraId="211CDC0F" w14:textId="1ED68362" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="05C08FF7" w14:textId="77777777" w:rsidR="005D39A3" w:rsidRPr="00F057A2" w:rsidRDefault="005D39A3" w:rsidP="005D39A3">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
-        <w:numPr>
-[...17 lines deleted...]
-          <w:color w:val="EE0000"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C3741B9" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="0025448D" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
-[...2 lines deleted...]
-          <w:color w:val="EE0000"/>
+    <w:p w14:paraId="1FC37F7A" w14:textId="77777777" w:rsidR="009C492F" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="009C492F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>3. A kifizetés módja és Elszámolási kötelezettség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064BF192" w14:textId="45D01339" w:rsidR="00873D40" w:rsidRPr="00873D40" w:rsidRDefault="00873D40" w:rsidP="00873D40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Az Alapítvány a célhoz kötött támogatást közvetlenül a hatóság, közvetlenül az eljáró ügyvéd/ügyvédi iroda (a Támogatott nevére kiállított számla alapján), vagy közvetlenül a Támogatott (szülő) bankszámlájára utalja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7F177A" w14:textId="4804D3C0" w:rsidR="00873D40" w:rsidRPr="00873D40" w:rsidRDefault="00873D40" w:rsidP="00873D40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Amennyiben a támogatás folyósítása közvetlenül a Támogatott (szülő) lakossági számlájára történik, a Támogatott kötelezettséget vállal arra, hogy a kapott jogvédelmi támogatást 8 munkanapon belül kizárólag az eljárással kapcsolatos költségek (pl. jogi képviselet díja) rendezésére fordítja, és az erről szóló ügyvédi számlát, bizonylatot az Alapítvány részére</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elszámolásként bemutatja. </w:t>
+      </w:r>
+      <w:r w:rsidR="00607479">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Közvetlen (direkt)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873D40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ügyvédi utalás esetén a kifizetés alapja és elszámolása a benyújtott számla vagy díjbekérő.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3821F9ED" w14:textId="68B467F4" w:rsidR="00AE093B" w:rsidRPr="00525DA1" w:rsidRDefault="00AE093B" w:rsidP="00873D40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6837E44A" w14:textId="782D9279" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Felhasználási kötelezettség</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433DD2BC" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">Az Alapítvány a fent megnevezett Kedvezményezettek számára utal, így a felhasználás módja meghatározott. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CA46B2" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00F057A2" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B3CE926" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...101 lines deleted...]
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="2C06F0AF" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Visszafizetési kötelezettség</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214C3122" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="214C3122" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>A Támogatott köteles a támogatást 15 napon belül visszafizetni, ha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0305AABD" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="34299921" w14:textId="3AE44F4B" w:rsidR="001B7CAA" w:rsidRPr="00525DA1" w:rsidRDefault="001B7CAA" w:rsidP="00E77E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>valótlan adatot szolgáltatott,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B73CFC8" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+        <w:t>amennyiben a saját számlájára utalt támogatás összegével a megadott határidőn belül számlával nem számol el,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0305AABD" w14:textId="4C354F22" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">a pertől eláll és költség nem merül fel, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74F6EB32" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+        <w:t>valótlan adatot szolgáltatott,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B73CFC8" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>a pertől eláll és költség merül fel,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FA9CF32" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+        <w:t xml:space="preserve">a pertől eláll és költség nem merül fel, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F6EB32" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>a pertől eláll, de az adott per szakaszban ügyvédi perköltség, közig bírság, más támogatás befizetésre került,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="707E8D66" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+        <w:t>a pertől eláll és költség merül fel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA9CF32" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="195BAA50" w14:textId="2CEA78B7" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00925F2E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>a pertől eláll, de az adott per szakaszban ügyvédi perköltség, közig bírság, más támogatás befizetésre került,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707E8D66" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>szándékosan elhallgatott tény / információ napvilágra kerülésekor, melyek a támogatáshoz való hozzájutás tisztességes és etikus mivoltát megkérdőjelezik,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195BAA50" w14:textId="2CEA78B7" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00925F2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="0025448D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>rendkívüli jogorvoslattal nyertes a per.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15341DE8" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="0025448D" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
+    <w:p w14:paraId="15341DE8" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00F057A2" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
       <w:pPr>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0025448D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA180D9" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6. Adatkezelés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA65E6B" w14:textId="48546BFC" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="3FA65E6B" w14:textId="48546BFC" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>A Támogatott hozzájárul személyes adatainak kezeléséhez a támogatás nyilvántartása és jogszabályi kötelezettségek teljesítése érdekében.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6E8DA2" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008A6B4E">
+    <w:p w14:paraId="5B6E8DA2" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00F057A2" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C80FEE4" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7. Hibrid elektronikus ügyvitel – digitális aláírás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBF70BB" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-      <w:r w:rsidRPr="008A6B4E">
+    <w:p w14:paraId="2BBF70BB" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Alapítványunk a 1/2026. számú kuratóriumi határozat alapján hibrid elektronikus ügyvitelt alkalmaz a folyamatok gyorsítása érdekében.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE5D9D6" w14:textId="670A5DAE" w:rsidR="00E77E23" w:rsidRPr="0030029E" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="2BE5D9D6" w14:textId="670A5DAE" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00371441">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">Ennek értelmében a </w:t>
+      </w:r>
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">VÉGSŐ </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6B4E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">dokumentumokat </w:t>
       </w:r>
-      <w:r w:rsidR="00371441">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">(a KURATÓRIUMI HATÁROZAT és TÁMOGATÁSI SZERZŐDÉS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6B4E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>digitális aláírással bocsá</w:t>
       </w:r>
-      <w:r w:rsidR="00371441">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:t>jtjuk ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6B4E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00371441">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008A6B4E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">amely </w:t>
       </w:r>
-      <w:r w:rsidR="00371441">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">utolsó lépésként </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6B4E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">az Ön </w:t>
       </w:r>
-      <w:r w:rsidR="0030029E">
+      <w:r w:rsidR="0030029E" w:rsidRPr="00525DA1">
         <w:t>KÉK TOLLAL TÖRTÉNŐ</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6B4E">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> aláírásával és a banki teljesítéssel együtt válik hitelessé.</w:t>
       </w:r>
-      <w:r w:rsidR="00F67EBE">
+      <w:r w:rsidR="00F67EBE" w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030029E">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00371441" w:rsidRPr="0030029E">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> kurátor által aláírt </w:t>
       </w:r>
-      <w:r w:rsidR="00416BA1" w:rsidRPr="0030029E">
+      <w:r w:rsidR="00416BA1" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">és az Ön címére elküldött </w:t>
       </w:r>
-      <w:r w:rsidR="00371441" w:rsidRPr="0030029E">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PDF dokumentumot az Ön</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030029E">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> kék tollas aláírás</w:t>
       </w:r>
-      <w:r w:rsidR="00371441" w:rsidRPr="0030029E">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030029E">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> után kérjük a </w:t>
       </w:r>
-      <w:r w:rsidR="00371441" w:rsidRPr="0030029E">
+      <w:r w:rsidR="00371441" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PDF formában</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030029E">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> színesben beszkennelve e-mailen </w:t>
       </w:r>
-      <w:r w:rsidR="00F67EBE" w:rsidRPr="0030029E">
+      <w:r w:rsidR="00F67EBE" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>elküldeni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D70B597" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="0025448D" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="4D70B597" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00F057A2" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE2C0F5" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8. Záró rendelkezések</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35114528" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Jelen szerződésben nem szabályozott kérdésekben a Ptk. rendelkezései az irányadók.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5BF787" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0025448D">
+    <w:p w14:paraId="1F5BF787" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00F057A2" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2633B044" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>A kurátor, mint az alapítvány képviselője a támogatási szerződést aláírja és intézkedik a kifizetés teljesítéséről.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50881175" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="50881175" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="7508" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="33FF3423" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="33FF3423" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F12A573" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="006662B8"/>
+          <w:p w14:paraId="0F12A573" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5961EE7D" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-            <w:r w:rsidRPr="0025448D">
+          <w:p w14:paraId="5961EE7D" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Helység</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0716B7" w14:textId="4A1F7BDA" w:rsidR="00E77E23" w:rsidRPr="00925F2E" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0030771A">
+          <w:p w14:paraId="1D0716B7" w14:textId="4A1F7BDA" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Év, hónap, nap</w:t>
             </w:r>
-            <w:r w:rsidR="0030771A">
+            <w:r w:rsidR="0030771A" w:rsidRPr="00525DA1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Kuratórium tölti ki)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77E23" w:rsidRPr="0025448D" w14:paraId="13C25BF1" w14:textId="77777777" w:rsidTr="0030029E">
+      <w:tr w:rsidR="00E77E23" w:rsidRPr="00525DA1" w14:paraId="13C25BF1" w14:textId="77777777" w:rsidTr="0030029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607FEB65" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
-            <w:r w:rsidRPr="0025448D">
+          <w:p w14:paraId="607FEB65" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Kelt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267662E0" w14:textId="28D48D48" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="008C243F" w:rsidP="006662B8">
-            <w:r>
+          <w:p w14:paraId="267662E0" w14:textId="28D48D48" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="008C243F" w:rsidP="006662B8">
+            <w:r w:rsidRPr="00525DA1">
               <w:t>Magyarszombatfa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BBF568" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00925F2E" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
+          <w:p w14:paraId="26BBF568" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="006662B8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="224DF921" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="0025448D" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
+    <w:p w14:paraId="224DF921" w14:textId="77777777" w:rsidR="00E77E23" w:rsidRPr="00525DA1" w:rsidRDefault="00E77E23" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CF13C53" w14:textId="77777777" w:rsidR="00E72D41" w:rsidRDefault="00E72D41" w:rsidP="00E77E23">
+    <w:p w14:paraId="3CF13C53" w14:textId="77777777" w:rsidR="00E72D41" w:rsidRPr="00525DA1" w:rsidRDefault="00E72D41" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649356DE" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
+    <w:p w14:paraId="649356DE" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B7B3957" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
+    <w:p w14:paraId="3B7B3957" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00E77E23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23AF6FC2" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
+    <w:p w14:paraId="23AF6FC2" w14:textId="77777777" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C5F3AF9" w14:textId="3550D943" w:rsidR="00F67EBE" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
+    <w:p w14:paraId="1C5F3AF9" w14:textId="3550D943" w:rsidR="00F67EBE" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C39C31E" w14:textId="0EFF1BF6" w:rsidR="005D39A3" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
+    <w:p w14:paraId="3C39C31E" w14:textId="0EFF1BF6" w:rsidR="005D39A3" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="00F67EBE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Aláírás</w:t>
       </w:r>
-      <w:r w:rsidR="00091F79">
+      <w:r w:rsidR="00091F79" w:rsidRPr="00525DA1">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00091F79" w:rsidRPr="00E551BE">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00091F79" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Aláírás</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525DA1">
         <w:br/>
         <w:t>Kertész Nikoletta Zita</w:t>
       </w:r>
-      <w:r w:rsidR="00091F79">
+      <w:r w:rsidR="00091F79" w:rsidRPr="00525DA1">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00091F79" w:rsidRPr="00E551BE">
+      <w:r w:rsidR="00091F79" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Kérelmező</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD0A407" w14:textId="77777777" w:rsidR="005D39A3" w:rsidRDefault="00F67EBE" w:rsidP="005D39A3">
+    <w:p w14:paraId="0BD0A407" w14:textId="77777777" w:rsidR="005D39A3" w:rsidRPr="00525DA1" w:rsidRDefault="00F67EBE" w:rsidP="005D39A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:ind w:left="5245" w:hanging="5245"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5E315AC3" w14:textId="77777777" w:rsidR="005D39A3" w:rsidRPr="003817D8" w:rsidRDefault="005D39A3" w:rsidP="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Kurátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E315AC3" w14:textId="77777777" w:rsidR="005D39A3" w:rsidRPr="00525DA1" w:rsidRDefault="005D39A3" w:rsidP="005D39A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:t>JogiNoéBárkája Alapítvány</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D712D0" w14:textId="27154F22" w:rsidR="0051446D" w:rsidRDefault="005D39A3" w:rsidP="00A22677">
+    <w:p w14:paraId="44D712D0" w14:textId="27154F22" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="005D39A3" w:rsidP="00A22677">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>(A pozitív elbírásált követően a végén</w:t>
       </w:r>
-      <w:r w:rsidR="00A22677">
+      <w:r w:rsidR="00A22677" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>, a kurátori aláírással ellátott</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D39A3">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> PDF-ben kerül aláírásra</w:t>
       </w:r>
-      <w:r w:rsidR="00A22677">
+      <w:r w:rsidR="00A22677" w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>minkét fél által.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77899BE5" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D">
+    <w:p w14:paraId="77899BE5" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBAE575" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+    <w:p w14:paraId="7BBAE575" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752EAA82" w14:textId="24D43325" w:rsidR="0051446D" w:rsidRPr="00DD4074" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+    <w:p w14:paraId="752EAA82" w14:textId="24D43325" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>KITÖLTÉSI ÚTMUTATÓ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A50230F" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00DD4074" w:rsidRDefault="0051446D" w:rsidP="0051446D">
-[...7 lines deleted...]
-    <w:p w14:paraId="52751379" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+    <w:p w14:paraId="1A50230F" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52751379" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A kitöltés előtt figyelmesen olvasd el!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFB19F" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="69AFB19F" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="4DFF38E1" w14:textId="28FFBFBD" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Ezt a fájlt letöltés után mentsd el más néven (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>saját neved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>), és az átnevezett fájlt töltsd ki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147FD7C6" w14:textId="77777777" w:rsidR="002717F3" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>kitöltendő mezők KÉK SZÍNNEL vannak jelölve</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">, ezeket MINDIG </w:t>
+      </w:r>
+      <w:r w:rsidR="002717F3" w:rsidRPr="00525DA1">
+        <w:t>a Kérelmező</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> tölt</w:t>
+      </w:r>
+      <w:r w:rsidR="002717F3" w:rsidRPr="00525DA1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> ki.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6726" w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5335E754" w14:textId="445F3BA4" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="00EC6726" w:rsidP="0051446D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ezt a WORD fájlt kell elküldeni a kérelemhez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BAF6AB" w14:textId="77777777" w:rsidR="002717F3" w:rsidRPr="00525DA1" w:rsidRDefault="002717F3" w:rsidP="0051446D"/>
+    <w:p w14:paraId="586A0BD3" w14:textId="1FAF31B8" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Ez egy WORD fájl, tehát szerkeszthető, bele lehet írni. Szükség esetén további sorokkal, szöveggel ki lehet egészíteni. Ha a kitöltés során a WORD dokumentum "elcsúszik", az nem probléma, az adatok legyenek benne megfelelőek.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB438D3" w14:textId="722F67D4" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
-      <w:r>
+    <w:p w14:paraId="5AB438D3" w14:textId="722F67D4" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>---------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E442E49" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+    <w:p w14:paraId="6E442E49" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029ABEDC" w14:textId="11867506" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
-      <w:r w:rsidRPr="0051446D">
+    <w:p w14:paraId="029ABEDC" w14:textId="11867506" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kérelem beküldése e-mailen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="009374DC">
+        <w:r w:rsidRPr="00525DA1">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
           </w:rPr>
           <w:t>joginoebarkajaalapitvany@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05989CB9" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0051446D">
+    <w:p w14:paraId="05989CB9" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="4AC10B6C" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tárgy: Támogatás kérelem, szülő neve, gyerek neve, bíróság városa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE01121" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6AE01121" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="30FE06EA" w14:textId="175E9128" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Szabad megfogalmazásban írd meg, miért kéred a támogatást</w:t>
+      </w:r>
+      <w:r w:rsidR="002717F3" w:rsidRPr="00525DA1">
+        <w:t>, ezt a kérelem 2. pontja is kéri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5C1674" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="13D612A5" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Csatold:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169607C1" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
-[...29 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="169607C1" w14:textId="37D4669E" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="00B54ADF">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Támogatás kérelem WORD fájlt kitöltve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B4395A" w14:textId="7446435F" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="00B54ADF">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>Bírósági irat / idézés / végzés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6108FB0C" w14:textId="3D2C30A9" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="00B54ADF" w:rsidP="00B54ADF">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">Költségigazolás a felmerülő eljárási </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t>terhekről</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve"> (pl. illetékfeljegyzés, bírsághatározat, vagy a szülő nevére kiállított jogi tanácsadási számla)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3863E222" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="3726C07F" w14:textId="48B08ED2" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>---------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B390AA" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0051446D">
+    <w:p w14:paraId="64B390AA" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="57C1C35E" w14:textId="1850B858" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">A kérelem </w:t>
+      </w:r>
+      <w:r w:rsidR="002717F3" w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">pozitív </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
+        <w:t xml:space="preserve">elbírálását követően a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nyomtatványt a Kurátor által aláírva PDF formátumban e-mailen megkapod, majd nyomtasd ki, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">KÉK TOLLAL írd </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">alá a megfelelő helyeken, majd </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">színesben szkenneld be </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>és küldd vissza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F70BF6C" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3F70BF6C" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="636C56A4" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>A támogatás folyósítása a helyesen kitöltött és a Kérelmező és a Kurátor által aláírt nyomtatványok hiánytalan kitöltés után lehetséges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E44CB90" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E44CB90" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="40422210" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>---------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442195FB" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0051446D">
+    <w:p w14:paraId="442195FB" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="578393AD" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Megjegyzés:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00525DA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hibrid elektronikus ügyvitel – digitális aláírás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC5375A" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
-      <w:r>
+    <w:p w14:paraId="6DC5375A" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Alapítványunk a 1/2026. számú kuratóriumi határozat alapján hibrid elektronikus ügyvitelt alkalmaz a folyamatok gyorsítása érdekében. Ennek értelmében a dokumentumokat digitális aláírással bocsájtjuk ki, amely a Támogatott KÉK TOLLAS aláírásával és a banki teljesítéssel együtt válik hitelessé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E959ED" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0051446D">
+    <w:p w14:paraId="41E959ED" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="302BB808" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HELP!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183FEA11" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
-      <w:r>
+    <w:p w14:paraId="183FEA11" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="00525DA1" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+      <w:r w:rsidRPr="00525DA1">
         <w:t>Ha a kitöltésben nehézségeid támadnak, akkor ide írhatsz:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA6766D" w14:textId="2F2883DD" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D">
+    <w:p w14:paraId="3CA6766D" w14:textId="2F2883DD" w:rsidR="0051446D" w:rsidRPr="007E2C8E" w:rsidRDefault="0051446D" w:rsidP="0051446D">
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="009374DC">
+        <w:r w:rsidRPr="00525DA1">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
           </w:rPr>
           <w:t>joginoebarkajaalapitvany@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F3DFE82" w14:textId="77777777" w:rsidR="0051446D" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="0051446D" w:rsidRPr="00DD4074" w:rsidSect="00E935B3">
+    <w:p w14:paraId="7F3DFE82" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="007E2C8E" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:p w14:paraId="7890C203" w14:textId="77777777" w:rsidR="0051446D" w:rsidRPr="007E2C8E" w:rsidRDefault="0051446D" w:rsidP="0051446D"/>
+    <w:sectPr w:rsidR="0051446D" w:rsidRPr="007E2C8E" w:rsidSect="009C492F">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="568" w:left="1418" w:header="709" w:footer="556" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1134" w:bottom="426" w:left="1418" w:header="709" w:footer="556" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191E7234" w14:textId="77777777" w:rsidR="000A1DB0" w:rsidRDefault="000A1DB0" w:rsidP="0062460B">
+    <w:p w14:paraId="3551986B" w14:textId="77777777" w:rsidR="00D91F04" w:rsidRDefault="00D91F04" w:rsidP="0062460B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EB0E00B" w14:textId="77777777" w:rsidR="000A1DB0" w:rsidRDefault="000A1DB0" w:rsidP="0062460B">
+    <w:p w14:paraId="40FEC3D7" w14:textId="77777777" w:rsidR="00D91F04" w:rsidRDefault="00D91F04" w:rsidP="0062460B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6703,100 +7125,100 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7B4ACCDC" w14:textId="77777777" w:rsidR="008C243F" w:rsidRDefault="008C243F">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C87C8AF" w14:textId="77777777" w:rsidR="000A1DB0" w:rsidRDefault="000A1DB0" w:rsidP="0062460B">
+    <w:p w14:paraId="25EB535A" w14:textId="77777777" w:rsidR="00D91F04" w:rsidRDefault="00D91F04" w:rsidP="0062460B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="207BF92B" w14:textId="77777777" w:rsidR="000A1DB0" w:rsidRDefault="000A1DB0" w:rsidP="0062460B">
+    <w:p w14:paraId="4806AA88" w14:textId="77777777" w:rsidR="00D91F04" w:rsidRDefault="00D91F04" w:rsidP="0062460B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C4AE62F" w14:textId="0F8D9EDB" w:rsidR="0062460B" w:rsidRPr="007C5D40" w:rsidRDefault="007C5D40" w:rsidP="0062460B">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007C5D40">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54C3618D" wp14:editId="2E37A7E8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1905</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2282615" cy="447473"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1357147736" name="Kép 2" descr="A képen Grafika, Betűtípus, Grafikus tervezés, tervezés látható&#10;&#10;Előfordulhat, hogy az AI által létrehozott tartalom helytelen."/>
+          <wp:docPr id="630893397" name="Kép 2" descr="A képen Grafika, Betűtípus, Grafikus tervezés, tervezés látható&#10;&#10;Előfordulhat, hogy az AI által létrehozott tartalom helytelen."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1138614348" name="Kép 2" descr="A képen Grafika, Betűtípus, Grafikus tervezés, tervezés látható&#10;&#10;Előfordulhat, hogy az AI által létrehozott tartalom helytelen."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -7766,50 +8188,275 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29EC7AA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75B07BBC"/>
+    <w:lvl w:ilvl="0" w:tplc="2A6A768C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC71D68"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C276E1C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="468221AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83F81F60"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7878,51 +8525,200 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A902F2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="417EFF4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C0533D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A2C01DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8027,54 +8823,316 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E0B75E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D606213A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72307511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC2648F2"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79ED495D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="572E0C84"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
@@ -8144,202 +9202,260 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1316371288">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1102913314">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="631978511">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2002419073">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1083650499">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2103842821">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="357707938">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1105347763">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1258519605">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1580676365">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="815683161">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="288165403">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="969018698">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2038235419">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A034FB"/>
+    <w:rsid w:val="00006FDA"/>
     <w:rsid w:val="000207CC"/>
     <w:rsid w:val="0003247B"/>
     <w:rsid w:val="00080634"/>
     <w:rsid w:val="000864BE"/>
     <w:rsid w:val="00091F79"/>
     <w:rsid w:val="000A1DB0"/>
     <w:rsid w:val="000D1BC7"/>
     <w:rsid w:val="0013073D"/>
     <w:rsid w:val="00136453"/>
     <w:rsid w:val="001701E7"/>
     <w:rsid w:val="0017030B"/>
+    <w:rsid w:val="001B7CAA"/>
+    <w:rsid w:val="001C1790"/>
     <w:rsid w:val="001D7A3B"/>
     <w:rsid w:val="001E47D7"/>
     <w:rsid w:val="00233D0D"/>
+    <w:rsid w:val="002717F3"/>
     <w:rsid w:val="00296EBC"/>
     <w:rsid w:val="002A29C4"/>
     <w:rsid w:val="002A37F5"/>
     <w:rsid w:val="002E4A69"/>
     <w:rsid w:val="0030029E"/>
     <w:rsid w:val="0030771A"/>
     <w:rsid w:val="00310114"/>
     <w:rsid w:val="00371441"/>
     <w:rsid w:val="003817D8"/>
     <w:rsid w:val="00382D4E"/>
     <w:rsid w:val="003B6358"/>
     <w:rsid w:val="003C273C"/>
     <w:rsid w:val="0040259E"/>
     <w:rsid w:val="00416A3E"/>
     <w:rsid w:val="00416BA1"/>
+    <w:rsid w:val="00437980"/>
     <w:rsid w:val="00452852"/>
+    <w:rsid w:val="00487BC6"/>
     <w:rsid w:val="004A09A0"/>
     <w:rsid w:val="004A0DEC"/>
     <w:rsid w:val="004B56CF"/>
+    <w:rsid w:val="004C2EEA"/>
     <w:rsid w:val="0051446D"/>
+    <w:rsid w:val="00525DA1"/>
+    <w:rsid w:val="00546A5B"/>
     <w:rsid w:val="00557706"/>
     <w:rsid w:val="005A29CB"/>
     <w:rsid w:val="005A37B5"/>
     <w:rsid w:val="005B7D68"/>
+    <w:rsid w:val="005C59C7"/>
     <w:rsid w:val="005D39A3"/>
+    <w:rsid w:val="005D4B24"/>
     <w:rsid w:val="005F3A65"/>
     <w:rsid w:val="005F52B5"/>
+    <w:rsid w:val="00607479"/>
     <w:rsid w:val="0062460B"/>
+    <w:rsid w:val="00636EA6"/>
+    <w:rsid w:val="00640778"/>
     <w:rsid w:val="0065349B"/>
     <w:rsid w:val="006829A8"/>
     <w:rsid w:val="00687527"/>
     <w:rsid w:val="0069489D"/>
     <w:rsid w:val="006C61F3"/>
     <w:rsid w:val="006E2D88"/>
     <w:rsid w:val="006F1725"/>
     <w:rsid w:val="00750FFE"/>
+    <w:rsid w:val="00752274"/>
     <w:rsid w:val="00754180"/>
     <w:rsid w:val="00765D70"/>
     <w:rsid w:val="007B0ED0"/>
     <w:rsid w:val="007C1BB3"/>
     <w:rsid w:val="007C5D40"/>
+    <w:rsid w:val="007E2C8E"/>
     <w:rsid w:val="008270A4"/>
     <w:rsid w:val="00846B2D"/>
     <w:rsid w:val="00865D84"/>
+    <w:rsid w:val="00871D15"/>
+    <w:rsid w:val="00873D40"/>
     <w:rsid w:val="00880584"/>
     <w:rsid w:val="00884FD6"/>
+    <w:rsid w:val="008977C5"/>
     <w:rsid w:val="008A2E8E"/>
     <w:rsid w:val="008C243F"/>
     <w:rsid w:val="008D3655"/>
     <w:rsid w:val="008D5D03"/>
+    <w:rsid w:val="008E2F54"/>
     <w:rsid w:val="008E580F"/>
     <w:rsid w:val="00925F2E"/>
+    <w:rsid w:val="00942F85"/>
     <w:rsid w:val="00943E99"/>
+    <w:rsid w:val="00944D0B"/>
     <w:rsid w:val="0096072E"/>
+    <w:rsid w:val="009A1072"/>
+    <w:rsid w:val="009C492F"/>
     <w:rsid w:val="009F6367"/>
     <w:rsid w:val="00A034FB"/>
     <w:rsid w:val="00A22677"/>
+    <w:rsid w:val="00A23761"/>
+    <w:rsid w:val="00AA22CC"/>
     <w:rsid w:val="00AA2612"/>
     <w:rsid w:val="00AA63C8"/>
     <w:rsid w:val="00AB01B3"/>
+    <w:rsid w:val="00AB58C8"/>
     <w:rsid w:val="00AC00E0"/>
     <w:rsid w:val="00AC3A3A"/>
+    <w:rsid w:val="00AE093B"/>
+    <w:rsid w:val="00AE27FC"/>
     <w:rsid w:val="00B33D67"/>
+    <w:rsid w:val="00B54ADF"/>
     <w:rsid w:val="00B7331B"/>
     <w:rsid w:val="00B878EA"/>
+    <w:rsid w:val="00B9551F"/>
     <w:rsid w:val="00BD4A1B"/>
+    <w:rsid w:val="00BE5961"/>
     <w:rsid w:val="00BF01C8"/>
+    <w:rsid w:val="00BF391E"/>
     <w:rsid w:val="00BF7CA6"/>
     <w:rsid w:val="00C31FC1"/>
+    <w:rsid w:val="00C34644"/>
     <w:rsid w:val="00C63FAA"/>
+    <w:rsid w:val="00C773C6"/>
     <w:rsid w:val="00C85588"/>
     <w:rsid w:val="00C93B07"/>
     <w:rsid w:val="00CE6344"/>
+    <w:rsid w:val="00D41EC6"/>
     <w:rsid w:val="00D643F2"/>
     <w:rsid w:val="00D7767C"/>
+    <w:rsid w:val="00D91F04"/>
     <w:rsid w:val="00DC692D"/>
     <w:rsid w:val="00E10261"/>
     <w:rsid w:val="00E551BE"/>
     <w:rsid w:val="00E72D41"/>
     <w:rsid w:val="00E77E23"/>
     <w:rsid w:val="00E905EC"/>
     <w:rsid w:val="00E935B3"/>
     <w:rsid w:val="00EB4A80"/>
     <w:rsid w:val="00EC1B97"/>
+    <w:rsid w:val="00EC6726"/>
+    <w:rsid w:val="00EE4EEB"/>
     <w:rsid w:val="00F02831"/>
+    <w:rsid w:val="00F057A2"/>
+    <w:rsid w:val="00F1320F"/>
+    <w:rsid w:val="00F234B0"/>
     <w:rsid w:val="00F317EE"/>
     <w:rsid w:val="00F67EBE"/>
     <w:rsid w:val="00F72B83"/>
     <w:rsid w:val="00FA4480"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -9347,50 +10463,66 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperhivatkozs">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E77E23"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0051446D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="t286pc">
+    <w:name w:val="t286pc"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00873D40"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kiemels2">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00873D40"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joginoebarkajaalapitvany@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joginoebarkajaalapitvany@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -9664,70 +10796,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9551</Characters>
+  <Pages>9</Pages>
+  <Words>1718</Words>
+  <Characters>11856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10914</CharactersWithSpaces>
+  <CharactersWithSpaces>13547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Angelika Dr. Mihalik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>